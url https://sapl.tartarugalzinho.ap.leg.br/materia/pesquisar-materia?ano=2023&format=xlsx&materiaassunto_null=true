--- v0 (2026-02-08)
+++ v1 (2026-04-19)
@@ -51,163 +51,163 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Prof Alessandro</t>
   </si>
   <si>
-    <t>https://sapl.tartarugalzinho.ap.leg.br/media/sapl/public/materialegislativa/2023/2/indicacao_002-2023_convert.io.pdf</t>
+    <t>http://sapl.tartarugalzinho.ap.leg.br/media/sapl/public/materialegislativa/2023/2/indicacao_002-2023_convert.io.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal de Tartarugalzinho a construção ou locação de espaço físico para a implantação de um anexo da Escoa Municipal Jucicleide dos Santos Ferreira.</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.tartarugalzinho.ap.leg.br/media/sapl/public/materialegislativa/2023/1/indicacao_003-2023_convert.io.pdf</t>
+    <t>http://sapl.tartarugalzinho.ap.leg.br/media/sapl/public/materialegislativa/2023/1/indicacao_003-2023_convert.io.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito de Municipal Tartarugalzinho, que realize serviços de manutenção na esquina da Rua dos Prazeres com a Avenida Projetada I, Bairro Adelino Gurjão.</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Leandro Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.tartarugalzinho.ap.leg.br/media/sapl/public/materialegislativa/2023/3/indicacao_004-2023.pdf</t>
+    <t>http://sapl.tartarugalzinho.ap.leg.br/media/sapl/public/materialegislativa/2023/3/indicacao_004-2023.pdf</t>
   </si>
   <si>
     <t>Indica a Excelentíssima Deputada Estadual Senhora Liliane Abreu, a elaboração de um de Lei denominando a Unidade Projeto Mista de Saúde do Município de Tartarugal Zinho, "Maria Odete Vilhena Parize"</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Iuanne Figueiredo</t>
   </si>
   <si>
-    <t>https://sapl.tartarugalzinho.ap.leg.br/media/sapl/public/materialegislativa/2023/4/indicacao_no005-2023-cmt.pdf</t>
+    <t>http://sapl.tartarugalzinho.ap.leg.br/media/sapl/public/materialegislativa/2023/4/indicacao_no005-2023-cmt.pdf</t>
   </si>
   <si>
     <t>INDICA ao Senhor Prefeito Municipal, na forma regimental, determinar ao setor competente que proceda a manutenção e troca das lâmpadas dos postes de iluminação pública localizados nas ruas e avenidas da cidade de Tartarugalzinho-AP</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.tartarugalzinho.ap.leg.br/media/sapl/public/materialegislativa/2023/5/indicacao_no_006-2023-cmt.pdf</t>
+    <t>http://sapl.tartarugalzinho.ap.leg.br/media/sapl/public/materialegislativa/2023/5/indicacao_no_006-2023-cmt.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de realização de melhorias, iluminação e construção de arquibancadas no campo de futebol NESTOR RODRIGUES, localizado no Distrito de Itaubal, Município de Tartarugalzinho</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.tartarugalzinho.ap.leg.br/media/sapl/public/materialegislativa/2023/6/indicacao_007-2023.pdf</t>
+    <t>http://sapl.tartarugalzinho.ap.leg.br/media/sapl/public/materialegislativa/2023/6/indicacao_007-2023.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de realização de reforma e revitalização da Praça Pública localizada na esquina da Avenida da Paz com a Rua Tiradentes, no Distrito de Itaubal, Município de Tartarugalzinho.</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Executivo Municipal - EM</t>
   </si>
   <si>
-    <t>https://sapl.tartarugalzinho.ap.leg.br/media/sapl/public/materialegislativa/2023/7/projeto_de_lei_001-2023.pdf</t>
+    <t>http://sapl.tartarugalzinho.ap.leg.br/media/sapl/public/materialegislativa/2023/7/projeto_de_lei_001-2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR A DOAÇÃO DO LOTE URBANO DE DOMÍNIO DO MUNICÍPIO DE TARTARUGALZINHO PARA A CONSTRUÇÃO DA USINA FOTOVOLTAICA SOLAR DESTE MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.tartarugalzinho.ap.leg.br/media/sapl/public/materialegislativa/2023/8/projeto_de_lei_002-2023.pdf</t>
+    <t>http://sapl.tartarugalzinho.ap.leg.br/media/sapl/public/materialegislativa/2023/8/projeto_de_lei_002-2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PRORROGAR POR EXCEPCIONAL INTERESSE PÚBLICO, A VIGÊNCIA DO PSS No 001/2018-PMT.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.tartarugalzinho.ap.leg.br/media/sapl/public/materialegislativa/2023/9/projeto_de_lei_003.pdf</t>
+    <t>http://sapl.tartarugalzinho.ap.leg.br/media/sapl/public/materialegislativa/2023/9/projeto_de_lei_003.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O DIA DO SERVIDOR PÚBLICO MUNICIPAL APOSENTADO NO  ÂMBITO DO MUNICÍPIO DE _x000D_
 TARTARUGALZINHO, ESTADO DO AMAPÁ, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.tartarugalzinho.ap.leg.br/media/sapl/public/materialegislativa/2023/10/projeto_de_lei-004-2023.pdf</t>
+    <t>http://sapl.tartarugalzinho.ap.leg.br/media/sapl/public/materialegislativa/2023/10/projeto_de_lei-004-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do o Fundo Municipal dos Direitos da Pessoa Idosa do Município de Tartarugalzinho e dá outras providências, nos termos em que especifica.</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.tartarugalzinho.ap.leg.br/media/sapl/public/materialegislativa/2023/11/requerimento_002-2023.pdf</t>
+    <t>http://sapl.tartarugalzinho.ap.leg.br/media/sapl/public/materialegislativa/2023/11/requerimento_002-2023.pdf</t>
   </si>
   <si>
     <t>ASSUNTO: REPARO E ADAPTAÇÃO DAS CERCAS DE ALAMBRADOS DAS QUADRAS POLIESPORTIVAS DA PRAÇA SATURNINO DOS SANTOS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -514,68 +514,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tartarugalzinho.ap.leg.br/media/sapl/public/materialegislativa/2023/2/indicacao_002-2023_convert.io.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tartarugalzinho.ap.leg.br/media/sapl/public/materialegislativa/2023/1/indicacao_003-2023_convert.io.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tartarugalzinho.ap.leg.br/media/sapl/public/materialegislativa/2023/3/indicacao_004-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tartarugalzinho.ap.leg.br/media/sapl/public/materialegislativa/2023/4/indicacao_no005-2023-cmt.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tartarugalzinho.ap.leg.br/media/sapl/public/materialegislativa/2023/5/indicacao_no_006-2023-cmt.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tartarugalzinho.ap.leg.br/media/sapl/public/materialegislativa/2023/6/indicacao_007-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tartarugalzinho.ap.leg.br/media/sapl/public/materialegislativa/2023/7/projeto_de_lei_001-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tartarugalzinho.ap.leg.br/media/sapl/public/materialegislativa/2023/8/projeto_de_lei_002-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tartarugalzinho.ap.leg.br/media/sapl/public/materialegislativa/2023/9/projeto_de_lei_003.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tartarugalzinho.ap.leg.br/media/sapl/public/materialegislativa/2023/10/projeto_de_lei-004-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tartarugalzinho.ap.leg.br/media/sapl/public/materialegislativa/2023/11/requerimento_002-2023.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tartarugalzinho.ap.leg.br/media/sapl/public/materialegislativa/2023/2/indicacao_002-2023_convert.io.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tartarugalzinho.ap.leg.br/media/sapl/public/materialegislativa/2023/1/indicacao_003-2023_convert.io.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tartarugalzinho.ap.leg.br/media/sapl/public/materialegislativa/2023/3/indicacao_004-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tartarugalzinho.ap.leg.br/media/sapl/public/materialegislativa/2023/4/indicacao_no005-2023-cmt.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tartarugalzinho.ap.leg.br/media/sapl/public/materialegislativa/2023/5/indicacao_no_006-2023-cmt.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tartarugalzinho.ap.leg.br/media/sapl/public/materialegislativa/2023/6/indicacao_007-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tartarugalzinho.ap.leg.br/media/sapl/public/materialegislativa/2023/7/projeto_de_lei_001-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tartarugalzinho.ap.leg.br/media/sapl/public/materialegislativa/2023/8/projeto_de_lei_002-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tartarugalzinho.ap.leg.br/media/sapl/public/materialegislativa/2023/9/projeto_de_lei_003.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tartarugalzinho.ap.leg.br/media/sapl/public/materialegislativa/2023/10/projeto_de_lei-004-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tartarugalzinho.ap.leg.br/media/sapl/public/materialegislativa/2023/11/requerimento_002-2023.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="105.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="105" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="212.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>